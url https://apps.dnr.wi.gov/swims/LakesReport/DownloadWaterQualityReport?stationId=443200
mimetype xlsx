--- v2 (2026-02-22)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra20052a4ff694cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd713be11d0e44045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20f9492736474e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ad01632e5dd4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20f9492736474e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad01632e5dd4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>