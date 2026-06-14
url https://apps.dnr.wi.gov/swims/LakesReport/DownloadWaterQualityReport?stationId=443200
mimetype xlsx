--- v3 (2026-04-18)
+++ v4 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd713be11d0e44045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468aae4742714d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ad01632e5dd4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e00e0863f864ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ad01632e5dd4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e00e0863f864ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9206,117 +9206,209 @@
       </x:c>
       <x:c r="O100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P100" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q100" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R100" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L101" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
           <x:t>29175028</x:t>
         </x:is>
       </x:c>
-      <x:c r="B101" t="inlineStr">
+      <x:c r="B102" t="inlineStr">
         <x:is>
           <x:t>07/11/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C101" t="inlineStr">
+      <x:c r="C102" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D101" t="inlineStr">
+      <x:c r="D102" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="E101" t="inlineStr">
+      <x:c r="E102" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F101" t="inlineStr">
+      <x:c r="F102" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
-      <x:c r="G101" t="inlineStr">
+      <x:c r="G102" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H101" t="inlineStr">
+      <x:c r="H102" t="inlineStr">
         <x:is>
           <x:t>0.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="I101" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K101" t="inlineStr">
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K102" t="inlineStr">
         <x:is>
           <x:t>67</x:t>
         </x:is>
       </x:c>
-      <x:c r="L101" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N101" t="inlineStr">
+      <x:c r="L102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N102" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O101" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P101" t="inlineStr">
+      <x:c r="O102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P102" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q101" t="inlineStr">
+      <x:c r="Q102" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R101" t="inlineStr">
+      <x:c r="R102" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>