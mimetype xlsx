--- v4 (2026-06-14)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468aae4742714d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61717fbca6d14e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e00e0863f864ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87c745f9756d4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e00e0863f864ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87c745f9756d4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9298,117 +9298,761 @@
       </x:c>
       <x:c r="O101" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P101" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q101" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R101" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L102" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M102" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
           <x:t>29175028</x:t>
         </x:is>
       </x:c>
-      <x:c r="B102" t="inlineStr">
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K103" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N103" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P103" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q103" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R103" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>29175028</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K104" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N104" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P104" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q104" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R104" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>29175028</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N105" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P105" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q105" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R105" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="106">
+      <x:c r="A106" t="inlineStr">
+        <x:is>
+          <x:t>29175028</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B106" t="inlineStr">
         <x:is>
           <x:t>07/11/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C102" t="inlineStr">
+      <x:c r="C106" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D102" t="inlineStr">
+      <x:c r="D106" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="E102" t="inlineStr">
+      <x:c r="E106" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F102" t="inlineStr">
+      <x:c r="F106" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
-      <x:c r="G102" t="inlineStr">
+      <x:c r="G106" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H102" t="inlineStr">
+      <x:c r="H106" t="inlineStr">
         <x:is>
           <x:t>0.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="I102" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K102" t="inlineStr">
+      <x:c r="I106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K106" t="inlineStr">
         <x:is>
           <x:t>67</x:t>
         </x:is>
       </x:c>
-      <x:c r="L102" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N102" t="inlineStr">
+      <x:c r="L106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N106" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O102" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P102" t="inlineStr">
+      <x:c r="O106" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P106" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q102" t="inlineStr">
+      <x:c r="Q106" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R102" t="inlineStr">
+      <x:c r="R106" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>29175028</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K107" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N107" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P107" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q107" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R107" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" t="inlineStr">
+        <x:is>
+          <x:t>29175028</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B108" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C108" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D108" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E108" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F108" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G108" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H108" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K108" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N108" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P108" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q108" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R108" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
+          <x:t>29175028</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B109" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C109" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D109" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E109" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K109" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N109" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P109" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q109" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R109" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>