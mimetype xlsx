--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33579e1ef6c54e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663b0c16baf9422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc52f19e9d2a74c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25de804b5106450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc52f19e9d2a74c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25de804b5106450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>