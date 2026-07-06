--- v3 (2026-05-14)
+++ v4 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663b0c16baf9422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48c7bde5c004ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25de804b5106450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9f88ee845834beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25de804b5106450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9f88ee845834beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13159,28 +13159,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O143" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P143" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q143" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R143" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>251174225</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L144" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>