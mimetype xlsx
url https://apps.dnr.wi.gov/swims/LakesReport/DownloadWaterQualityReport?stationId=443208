--- v4 (2026-07-06)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48c7bde5c004ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14fbb7ba42043ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9f88ee845834beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c1ef3a80576430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9f88ee845834beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c1ef3a80576430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13251,28 +13251,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O144" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P144" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q144" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R144" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="145">
+      <x:c r="A145" t="inlineStr">
+        <x:is>
+          <x:t>251174225</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B145" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C145" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D145" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E145" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I145" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L145" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M145" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c r="A146" t="inlineStr">
+        <x:is>
+          <x:t>251174225</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B146" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C146" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D146" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E146" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I146" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L146" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M146" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>