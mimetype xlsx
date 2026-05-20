--- v2 (2026-03-15)
+++ v3 (2026-05-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8b53998e044a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07ace8d68334f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbb10c6c89536422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R527db24db41c4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb10c6c89536422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R527db24db41c4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>