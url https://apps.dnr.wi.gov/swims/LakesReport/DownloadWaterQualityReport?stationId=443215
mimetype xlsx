--- v3 (2026-05-20)
+++ v4 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07ace8d68334f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c82c2ac4cd4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R527db24db41c4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f7c9fc58bd8449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R527db24db41c4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f7c9fc58bd8449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23647,28 +23647,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O257" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P257" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q257" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R257" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>146495301</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N258" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P258" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q258" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>