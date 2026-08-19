--- v4 (2026-07-04)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c82c2ac4cd4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029eedab7bf7412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f7c9fc58bd8449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c11c48df6cf4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f7c9fc58bd8449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c11c48df6cf4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23739,28 +23739,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P258" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q258" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>146495301</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N259" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P259" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q259" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R259" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>146495301</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>08/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K260" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N260" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P260" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q260" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>