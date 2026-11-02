--- v4 (2026-09-15)
+++ v5 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba698c12cf44c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bba426c41c44969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R818592a4ce694b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R348e8b62f86b4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R818592a4ce694b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R348e8b62f86b4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17759,28 +17759,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R193" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>