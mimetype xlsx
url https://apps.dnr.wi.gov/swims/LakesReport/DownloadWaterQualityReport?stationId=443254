--- v1 (2026-03-12)
+++ v2 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a2929392934fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d140dbfd2d24727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R77064220a7be456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03ddd31eed824b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77064220a7be456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03ddd31eed824b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11135,28 +11135,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O121" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P121" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q121" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R121" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="122">
+      <x:c r="A122" t="inlineStr">
+        <x:is>
+          <x:t>163067120</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B122" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C122" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D122" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E122" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F122" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G122" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H122" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K122" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N122" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O122" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P122" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q122" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R122" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="123">
+      <x:c r="A123" t="inlineStr">
+        <x:is>
+          <x:t>163067120</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B123" t="inlineStr">
+        <x:is>
+          <x:t>06/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C123" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D123" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E123" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F123" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G123" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H123" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K123" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N123" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O123" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P123" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q123" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R123" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>