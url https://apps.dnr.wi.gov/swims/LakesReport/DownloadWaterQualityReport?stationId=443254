--- v2 (2026-06-14)
+++ v3 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d140dbfd2d24727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62806e0286554d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03ddd31eed824b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R581eb220cd114214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03ddd31eed824b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R581eb220cd114214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11310,37 +11310,129 @@
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M123" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N123" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O123" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P123" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q123" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R123" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="124">
+      <x:c r="A124" t="inlineStr">
+        <x:is>
+          <x:t>163067120</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B124" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C124" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D124" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E124" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F124" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G124" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H124" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K124" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N124" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O124" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P124" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q124" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R124" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>