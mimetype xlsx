--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree849eaf732e41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65c2865fb1f41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86762e8d1fd547bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb81cedebcd04090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86762e8d1fd547bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb81cedebcd04090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>