--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65c2865fb1f41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2817a6f2944627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb81cedebcd04090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R138d24b4f8694a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb81cedebcd04090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R138d24b4f8694a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7731,28 +7731,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P84" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q84" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R84" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>