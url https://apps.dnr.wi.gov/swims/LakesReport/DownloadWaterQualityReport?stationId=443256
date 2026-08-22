--- v4 (2026-06-30)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2817a6f2944627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd5fb3e78f14c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R138d24b4f8694a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbb6499e8b9bb44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R138d24b4f8694a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb6499e8b9bb44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8099,28 +8099,396 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O88" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P88" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q88" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R88" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="92">
+      <x:c r="A92" t="inlineStr">
+        <x:is>
+          <x:t>128395236</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B92" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C92" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D92" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E92" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G92" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N92" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O92" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P92" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q92" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R92" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>