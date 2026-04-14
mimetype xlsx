--- v3 (2026-02-27)
+++ v4 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a0293363c44e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb913c5549e244d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59367823f1664d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3bec4d1b3a674503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59367823f1664d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bec4d1b3a674503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16563,28 +16563,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R180" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>02/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K181" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L181" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>