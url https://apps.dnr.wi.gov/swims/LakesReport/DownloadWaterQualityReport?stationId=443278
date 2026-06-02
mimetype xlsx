--- v4 (2026-04-14)
+++ v5 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb913c5549e244d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745fea6033ed473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3bec4d1b3a674503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R292d1ff2e6d94a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bec4d1b3a674503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R292d1ff2e6d94a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>