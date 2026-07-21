--- v5 (2026-06-02)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745fea6033ed473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c14955dcdb4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R292d1ff2e6d94a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1c685f723e3640fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R292d1ff2e6d94a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c685f723e3640fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>