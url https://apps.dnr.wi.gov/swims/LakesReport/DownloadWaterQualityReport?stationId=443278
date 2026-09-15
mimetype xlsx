--- v6 (2026-07-21)
+++ v7 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c14955dcdb4865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0381f8257b044cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1c685f723e3640fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R763b92c15011448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c685f723e3640fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R763b92c15011448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16655,28 +16655,580 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R181" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>195511473</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N182" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P182" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q182" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R182" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>195511473</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N183" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P183" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q183" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R183" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>195511473</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N184" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P184" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q184" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R184" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" t="inlineStr">
+        <x:is>
+          <x:t>195511473</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B185" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C185" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D185" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E185" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G185" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N185" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P185" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q185" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R185" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>195511473</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N186" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P186" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q186" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R186" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>195511473</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>