--- v2 (2026-03-05)
+++ v3 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb862cee022485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b83e8837d204b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1452b4f712ce412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f8fc1641ce74962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1452b4f712ce412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f8fc1641ce74962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>