--- v3 (2026-06-01)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b83e8837d204b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8327cfdd35345cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f8fc1641ce74962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6ea16225f624310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f8fc1641ce74962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6ea16225f624310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6719,28 +6719,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P73" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q73" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R73" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L74" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M74" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>