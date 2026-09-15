--- v4 (2026-07-21)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8327cfdd35345cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b337c386d244a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6ea16225f624310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf15fc4c31f864f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6ea16225f624310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf15fc4c31f864f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6811,28 +6811,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L75" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M75" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>