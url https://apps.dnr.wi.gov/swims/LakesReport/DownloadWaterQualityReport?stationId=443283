--- v3 (2026-02-27)
+++ v4 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5372af738a457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d8ba253ad0464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec6460592c3b4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R08434bed62094308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec6460592c3b4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08434bed62094308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>