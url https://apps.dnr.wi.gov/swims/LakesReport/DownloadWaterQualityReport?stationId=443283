--- v4 (2026-04-18)
+++ v5 (2026-06-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d8ba253ad0464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbad9f6b478045f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R08434bed62094308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re85bbb01ed054c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08434bed62094308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re85bbb01ed054c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>