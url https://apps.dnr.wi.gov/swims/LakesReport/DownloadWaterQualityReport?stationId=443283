--- v5 (2026-06-25)
+++ v6 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbad9f6b478045f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4877d31afca46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re85bbb01ed054c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfab2d9dbf9c54a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re85bbb01ed054c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfab2d9dbf9c54a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44347,28 +44347,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P482" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q482" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R482" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>82637615</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K483" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N483" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P483" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q483" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R483" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>82637615</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K484" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N484" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P484" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q484" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R484" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>82637615</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N485" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P485" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q485" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R485" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>82637615</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K486" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N486" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P486" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q486" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R486" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>82637615</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>