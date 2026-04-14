--- v2 (2026-02-21)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radacff1d57474fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb117e26adb4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd026f3d5bf37438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R30269ec0c4ed44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd026f3d5bf37438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30269ec0c4ed44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>