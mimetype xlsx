--- v3 (2026-04-14)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb117e26adb4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffebbd91bcd4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R30269ec0c4ed44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa5d7aa7aa0c4a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30269ec0c4ed44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa5d7aa7aa0c4a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2855,28 +2855,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R31" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="inlineStr">
+        <x:is>
+          <x:t>273810871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B32" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C32" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D32" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E32" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F32" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H32" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K32" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N32" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P32" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q32" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R32" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>