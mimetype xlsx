--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffebbd91bcd4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ded23c1cc384138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa5d7aa7aa0c4a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbb4ab4cb72a4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa5d7aa7aa0c4a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbb4ab4cb72a4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2947,28 +2947,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q32" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R32" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B33" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C33" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D33" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E33" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I33" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M33" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R33" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>273810871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K34" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P34" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q34" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R34" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>