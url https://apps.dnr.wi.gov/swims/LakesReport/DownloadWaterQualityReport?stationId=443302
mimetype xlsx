--- v5 (2026-07-21)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ded23c1cc384138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3a6665f1464d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbb4ab4cb72a4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb88527c977d8480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbb4ab4cb72a4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb88527c977d8480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3131,28 +3131,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P34" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q34" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R34" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M35" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>273810871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K36" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N36" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P36" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q36" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R36" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>273810871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K37" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N37" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P37" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q37" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R37" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>