--- v2 (2026-03-13)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fa2f68e0834eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5fa3915024431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61868369a0084c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R91930e8f8fd94c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61868369a0084c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91930e8f8fd94c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>