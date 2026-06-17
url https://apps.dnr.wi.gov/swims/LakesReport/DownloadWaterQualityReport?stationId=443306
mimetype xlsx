--- v3 (2026-04-29)
+++ v4 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5fa3915024431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9eea70269e467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R91930e8f8fd94c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61e4a39725854c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91930e8f8fd94c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61e4a39725854c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10123,28 +10123,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O110" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P110" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q110" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R110" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L111" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>