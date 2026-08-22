--- v4 (2026-06-17)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9eea70269e467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5487ac0e9edf460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61e4a39725854c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6e372e24089e4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61e4a39725854c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e372e24089e4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10215,28 +10215,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O111" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P111" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q111" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R111" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L112" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M112" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L113" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M113" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>