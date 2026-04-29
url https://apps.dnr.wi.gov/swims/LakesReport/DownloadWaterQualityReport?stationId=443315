--- v1 (2026-03-12)
+++ v2 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2a47563d37442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f5d412103d48d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26c25225555d4ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b629eb084e7406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26c25225555d4ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b629eb084e7406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>