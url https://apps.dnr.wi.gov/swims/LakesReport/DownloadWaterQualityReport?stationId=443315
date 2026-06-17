--- v2 (2026-04-29)
+++ v3 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f5d412103d48d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46a3c56227d4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b629eb084e7406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29f8ddfc3da34ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b629eb084e7406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29f8ddfc3da34ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -739,28 +739,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P8" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q8" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="inlineStr">
+        <x:is>
+          <x:t>358498094</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>04/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K9" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N9" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q9" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="inlineStr">
+        <x:is>
+          <x:t>358498094</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G10" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K10" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N10" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q10" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>358498094</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K11" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N11" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q11" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>358498094</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K12" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N12" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q12" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>358498094</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C13" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D13" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E13" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K13" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N13" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q13" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>