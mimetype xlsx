--- v3 (2026-06-17)
+++ v4 (2026-08-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46a3c56227d4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c7759a7c9144eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29f8ddfc3da34ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86f00d2efcbe4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29f8ddfc3da34ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86f00d2efcbe4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>