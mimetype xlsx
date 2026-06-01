--- v2 (2026-02-21)
+++ v3 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d0da9884904902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdda7a891b846fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re031b32f311742af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc16d4e9540564c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re031b32f311742af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc16d4e9540564c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3039,28 +3039,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>351487004</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K34" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P34" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q34" t="inlineStr">
+        <x:is>
+          <x:t>RED</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R34" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>