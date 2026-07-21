--- v3 (2026-06-01)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdda7a891b846fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583b7db619d44a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc16d4e9540564c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17481907743e41a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc16d4e9540564c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17481907743e41a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2950,209 +2950,301 @@
       </x:c>
       <x:c r="O32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R32" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>402833101</x:t>
         </x:is>
       </x:c>
       <x:c r="B33" t="inlineStr">
         <x:is>
-          <x:t>08/19/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C33" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D33" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E33" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="G33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I33" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>67</x:t>
         </x:is>
       </x:c>
       <x:c r="L33" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M33" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R33" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="inlineStr">
         <x:is>
           <x:t>351487004</x:t>
         </x:is>
       </x:c>
       <x:c r="B34" t="inlineStr">
         <x:is>
           <x:t>08/19/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C34" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D34" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E34" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F34" t="inlineStr">
         <x:is>
           <x:t>1.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G34" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H34" t="inlineStr">
         <x:is>
           <x:t>0.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I34" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="J34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K34" t="inlineStr">
         <x:is>
           <x:t>71</x:t>
         </x:is>
       </x:c>
       <x:c r="L34" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="M34" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="N34" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O34" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P34" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q34" t="inlineStr">
         <x:is>
-          <x:t>RED</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R34" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M35" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R35" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>