--- v4 (2026-07-21)
+++ v5 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583b7db619d44a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1221c039ed4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17481907743e41a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b93239062f1428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17481907743e41a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b93239062f1428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3223,28 +3223,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R35" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L36" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M36" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>