--- v2 (2026-02-18)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3369b44c8d432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf224af90c7fe4afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8cbea8a7583142dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25ff787efec84a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cbea8a7583142dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25ff787efec84a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>