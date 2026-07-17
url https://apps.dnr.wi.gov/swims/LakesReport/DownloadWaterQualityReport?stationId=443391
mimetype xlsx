--- v3 (2026-06-02)
+++ v4 (2026-07-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf224af90c7fe4afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9a8e129f214cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25ff787efec84a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc5d136779bef4a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25ff787efec84a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5d136779bef4a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>