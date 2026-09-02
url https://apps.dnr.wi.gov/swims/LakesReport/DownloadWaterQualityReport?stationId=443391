--- v4 (2026-07-17)
+++ v5 (2026-09-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9a8e129f214cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3caf685f83d42db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc5d136779bef4a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17477ea2cb284404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc5d136779bef4a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17477ea2cb284404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24475,28 +24475,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P266" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q266" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R266" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="267">
+      <x:c r="A267" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B267" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C267" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D267" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E267" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F267" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G267" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H267" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K267" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N267" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P267" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q267" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R267" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="268">
+      <x:c r="A268" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B268" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C268" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D268" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E268" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N268" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P268" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q268" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R268" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="269">
+      <x:c r="A269" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B269" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C269" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D269" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E269" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F269" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G269" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H269" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K269" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N269" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P269" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q269" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R269" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>25933083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t>21.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K270" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N270" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P270" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q270" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R270" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>