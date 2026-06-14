--- v2 (2026-02-24)
+++ v3 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e82630a91240ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0248da403b88430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca2e940c05d84353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6db339016aba443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca2e940c05d84353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6db339016aba443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>