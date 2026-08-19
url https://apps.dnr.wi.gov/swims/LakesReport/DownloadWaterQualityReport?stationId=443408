--- v3 (2026-06-14)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0248da403b88430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7951f02a9c4105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6db339016aba443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdfc27c68c207468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6db339016aba443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdfc27c68c207468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20611,28 +20611,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O224" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P224" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q224" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R224" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>405211224</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>