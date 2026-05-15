--- v2 (2026-03-27)
+++ v3 (2026-05-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7435c4330b647e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc954d64f1514d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b2a7a12f5434800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f557cf7d4e047d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b2a7a12f5434800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f557cf7d4e047d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21163,28 +21163,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>