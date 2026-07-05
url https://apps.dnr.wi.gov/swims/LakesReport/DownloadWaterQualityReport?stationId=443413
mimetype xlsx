--- v3 (2026-05-15)
+++ v4 (2026-07-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc954d64f1514d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78b695c05064d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f557cf7d4e047d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f53595b55054c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f557cf7d4e047d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f53595b55054c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>