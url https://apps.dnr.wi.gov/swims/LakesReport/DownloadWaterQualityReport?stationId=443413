--- v4 (2026-07-05)
+++ v5 (2026-08-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78b695c05064d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree744b7b0b0c4e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f53595b55054c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6116b59c26894c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f53595b55054c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6116b59c26894c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21255,28 +21255,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O231" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P231" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q231" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R231" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>