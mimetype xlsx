--- v2 (2026-01-11)
+++ v3 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081e16cc620d4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aa02d8df654a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f9745ccb2664acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce2f533302a9480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f9745ccb2664acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce2f533302a9480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>