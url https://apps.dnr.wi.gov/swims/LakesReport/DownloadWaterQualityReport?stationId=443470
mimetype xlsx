--- v3 (2026-04-16)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aa02d8df654a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f97031407494eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce2f533302a9480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70e439cb978b4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce2f533302a9480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70e439cb978b4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>