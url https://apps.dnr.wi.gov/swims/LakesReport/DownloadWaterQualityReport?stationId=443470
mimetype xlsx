--- v4 (2026-06-11)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f97031407494eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bc3c16290a4652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70e439cb978b4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb43606f19f3d4d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70e439cb978b4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb43606f19f3d4d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12147,28 +12147,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O132" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P132" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q132" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R132" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L133" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M133" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>