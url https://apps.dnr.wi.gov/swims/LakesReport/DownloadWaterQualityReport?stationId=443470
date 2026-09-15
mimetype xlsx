--- v5 (2026-07-27)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bc3c16290a4652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899df58cf6d24873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb43606f19f3d4d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1b6982870a9e4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb43606f19f3d4d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b6982870a9e4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12239,28 +12239,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R133" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L134" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M134" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>360206633</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K135" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N135" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P135" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R135" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>