--- v2 (2026-03-03)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d768c4a834457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6aa21ee8f884787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a4b14849ed1433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R280bac1ec1f34180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a4b14849ed1433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280bac1ec1f34180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>