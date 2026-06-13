--- v3 (2026-04-27)
+++ v4 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6aa21ee8f884787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa84dde86cb450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R280bac1ec1f34180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8028cf2daa7147f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280bac1ec1f34180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8028cf2daa7147f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>