--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa84dde86cb450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a757c51d4504f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8028cf2daa7147f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f3612a369b94f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8028cf2daa7147f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f3612a369b94f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6167,28 +6167,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B68" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C68" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D68" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E68" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R68" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>