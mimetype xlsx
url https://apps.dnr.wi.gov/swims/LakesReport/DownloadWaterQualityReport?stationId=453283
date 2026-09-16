--- v5 (2026-07-28)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a757c51d4504f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f33a53793147ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f3612a369b94f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf70ff787bb74f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f3612a369b94f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf70ff787bb74f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6259,28 +6259,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L69" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M69" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>