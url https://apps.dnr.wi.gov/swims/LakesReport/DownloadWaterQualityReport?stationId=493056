--- v3 (2026-03-21)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68066e641a64365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8af4d1f50f4084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf548ceb1f85a40ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1ce0d2c4e6044818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf548ceb1f85a40ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ce0d2c4e6044818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>