--- v4 (2026-05-14)
+++ v5 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8af4d1f50f4084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca5614ad9b54d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1ce0d2c4e6044818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2002d76d2544a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ce0d2c4e6044818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2002d76d2544a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>