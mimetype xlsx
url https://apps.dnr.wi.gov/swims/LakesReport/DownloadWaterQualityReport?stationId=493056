--- v5 (2026-07-28)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca5614ad9b54d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72db3e413c1642f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re2002d76d2544a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra141bbbe3fd24379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2002d76d2544a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra141bbbe3fd24379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20151,28 +20151,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R219" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L220" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M220" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L221" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M221" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>