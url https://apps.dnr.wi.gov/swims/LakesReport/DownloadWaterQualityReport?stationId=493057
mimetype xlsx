--- v2 (2026-02-28)
+++ v3 (2026-06-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f24ae3e4dd4a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5fe78205ef48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4bf35c4259604020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R858f1b36ab574648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bf35c4259604020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R858f1b36ab574648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>