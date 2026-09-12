--- v3 (2026-06-20)
+++ v4 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5fe78205ef48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468ba9edb35d43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R858f1b36ab574648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R58f071166c6a462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R858f1b36ab574648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58f071166c6a462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30087,28 +30087,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O327" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P327" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q327" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R327" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C328" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D328" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E328" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L328" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M328" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B329" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C329" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D329" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E329" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I329" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L329" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M329" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>