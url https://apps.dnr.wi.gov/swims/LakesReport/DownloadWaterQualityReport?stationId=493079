--- v3 (2026-07-28)
+++ v4 (2026-10-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra663b98f03684493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72cc2b5e42d04d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b4ea197529745ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe357fff7d544d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b4ea197529745ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe357fff7d544d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42047,28 +42047,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O457" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P457" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q457" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R457" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t>108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L458" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M458" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K459" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N459" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P459" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q459" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R459" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L460" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M460" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K461" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N461" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P461" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q461" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R461" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N462" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P462" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q462" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R462" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>