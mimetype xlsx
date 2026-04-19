--- v1 (2026-02-23)
+++ v2 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95cfc9e2258146e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7feaa321b77e483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6b04688a4204481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb21b43c86e8444b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6b04688a4204481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb21b43c86e8444b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>