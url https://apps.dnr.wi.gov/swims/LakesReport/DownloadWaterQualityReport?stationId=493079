--- v2 (2026-04-19)
+++ v3 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7feaa321b77e483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra663b98f03684493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb21b43c86e8444b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b4ea197529745ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb21b43c86e8444b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b4ea197529745ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -41771,28 +41771,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O454" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P454" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q454" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R454" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L455" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M455" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K456" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N456" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P456" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q456" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R456" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K457" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N457" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P457" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q457" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R457" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>