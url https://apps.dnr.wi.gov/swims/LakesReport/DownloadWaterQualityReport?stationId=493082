--- v1 (2026-02-11)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde79e60f7c04a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b18067a1ad4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ea1dbc1106644ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R881b3ad6abc74a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ea1dbc1106644ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R881b3ad6abc74a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>