--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b18067a1ad4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510835d17c4f498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R881b3ad6abc74a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R50460bd15f9e4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R881b3ad6abc74a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50460bd15f9e4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>