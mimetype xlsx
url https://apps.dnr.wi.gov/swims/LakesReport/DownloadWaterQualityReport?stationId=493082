--- v3 (2026-06-02)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510835d17c4f498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d1044e1a934ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R50460bd15f9e4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R15863b04c87e40b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R50460bd15f9e4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15863b04c87e40b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14263,28 +14263,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O155" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P155" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q155" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R155" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>8189248</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N156" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P156" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q156" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R156" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>8189248</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>