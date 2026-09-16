--- v4 (2026-07-27)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d1044e1a934ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1023fec9da344e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R15863b04c87e40b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb62ad1274da4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15863b04c87e40b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb62ad1274da4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14447,28 +14447,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O157" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P157" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q157" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R157" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>8189248</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>