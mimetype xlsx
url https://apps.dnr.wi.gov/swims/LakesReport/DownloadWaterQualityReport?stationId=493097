--- v1 (2026-02-23)
+++ v2 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68865b2cff6a4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3128f8cdf94e494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R052a1d3b5f6e46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re59e946c637a4085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R052a1d3b5f6e46f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re59e946c637a4085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>