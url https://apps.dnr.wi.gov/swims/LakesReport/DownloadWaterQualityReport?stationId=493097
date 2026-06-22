--- v2 (2026-04-19)
+++ v3 (2026-06-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3128f8cdf94e494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46e6b1938324aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re59e946c637a4085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R912b6ab1ffa14d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re59e946c637a4085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R912b6ab1ffa14d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>