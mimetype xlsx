--- v3 (2026-06-22)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46e6b1938324aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3595202c55c84893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R912b6ab1ffa14d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b21c604ec7942f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R912b6ab1ffa14d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b21c604ec7942f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30455,28 +30455,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O331" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P331" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q331" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R331" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="332">
+      <x:c r="A332" t="inlineStr">
+        <x:is>
+          <x:t>350734519</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B332" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C332" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D332" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E332" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F332" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G332" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H332" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I332" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K332" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L332" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M332" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N332" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q332" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R332" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>350734519</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K333" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N333" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q333" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R333" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>350734519</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K334" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N334" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P334" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q334" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R334" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="335">
+      <x:c r="A335" t="inlineStr">
+        <x:is>
+          <x:t>350734519</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>