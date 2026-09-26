--- v4 (2026-07-28)
+++ v5 (2026-09-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0edffbc13a4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311c7d51494c4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9bf6477595df4791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa9bfe8980314ff9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bf6477595df4791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa9bfe8980314ff9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -37079,28 +37079,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O403" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P403" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q403" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R403" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="404">
+      <x:c r="A404" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B404" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C404" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D404" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E404" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I404" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L404" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M404" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="405">
+      <x:c r="A405" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B405" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C405" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D405" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E405" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I405" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L405" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M405" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>