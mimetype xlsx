--- v5 (2026-09-09)
+++ v6 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb19a698c9fb42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2914b4489b48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26b05be084f24b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra12204c65ccb4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b05be084f24b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra12204c65ccb4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22919,112 +22919,296 @@
       </x:c>
       <x:c r="P249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B250" t="inlineStr">
         <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L250" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M250" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B251" t="inlineStr">
+        <x:is>
           <x:t>07/26/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C250" t="inlineStr">
+      <x:c r="C251" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D250" t="inlineStr">
+      <x:c r="D251" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
-      <x:c r="E250" t="inlineStr">
+      <x:c r="E251" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F250" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I250" t="inlineStr">
+      <x:c r="F251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I251" t="inlineStr">
         <x:is>
           <x:t>142</x:t>
         </x:is>
       </x:c>
-      <x:c r="J250" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L250" t="inlineStr">
+      <x:c r="J251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L251" t="inlineStr">
         <x:is>
           <x:t>62</x:t>
         </x:is>
       </x:c>
-      <x:c r="M250" t="inlineStr">
+      <x:c r="M251" t="inlineStr">
         <x:is>
           <x:t>72</x:t>
         </x:is>
       </x:c>
-      <x:c r="N250" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R250" t="inlineStr">
+      <x:c r="N251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="inlineStr">
+        <x:is>
+          <x:t>241090474</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B252" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C252" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D252" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E252" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I252" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L252" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M252" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>