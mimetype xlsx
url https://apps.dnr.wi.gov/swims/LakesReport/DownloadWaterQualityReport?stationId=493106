--- v2 (2026-02-18)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ee4ecc47e24363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3607e05cb120430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R086194f409aa4531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94547a28df8e4e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R086194f409aa4531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94547a28df8e4e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>