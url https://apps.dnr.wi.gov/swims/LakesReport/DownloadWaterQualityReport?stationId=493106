--- v3 (2026-04-06)
+++ v4 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3607e05cb120430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20c7ba85cee4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R94547a28df8e4e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25876b857eab43fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94547a28df8e4e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25876b857eab43fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>