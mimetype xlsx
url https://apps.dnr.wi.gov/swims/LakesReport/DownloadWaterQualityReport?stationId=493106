--- v4 (2026-07-22)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20c7ba85cee4e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb19a698c9fb42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25876b857eab43fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26b05be084f24b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25876b857eab43fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b05be084f24b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22911,28 +22911,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B250" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t>142</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L250" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M250" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>