--- v1 (2026-03-22)
+++ v2 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e5686585d246d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b83a81e03b411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8656a4c656d64ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9f5434cbbdc4a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8656a4c656d64ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9f5434cbbdc4a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>