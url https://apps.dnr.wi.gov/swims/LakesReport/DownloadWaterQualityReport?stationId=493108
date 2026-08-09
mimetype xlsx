--- v2 (2026-05-14)
+++ v3 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b83a81e03b411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38d6df486f64923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9f5434cbbdc4a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42cee90c07064efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9f5434cbbdc4a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42cee90c07064efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33859,28 +33859,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O368" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P368" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q368" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R368" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="369">
+      <x:c r="A369" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B369" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C369" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D369" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E369" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I369" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L369" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M369" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>