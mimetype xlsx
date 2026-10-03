--- v3 (2026-08-09)
+++ v4 (2026-10-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38d6df486f64923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53e11b547404f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42cee90c07064efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4fa1cb5e9c1486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42cee90c07064efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4fa1cb5e9c1486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33951,28 +33951,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R369" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="370">
+      <x:c r="A370" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L370" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M370" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L371" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M371" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>