--- v6 (2026-09-16)
+++ v7 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa7b98638f649c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f4a36a918f4d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R46a0a0a3271e4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R69ce1699153b4946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46a0a0a3271e4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69ce1699153b4946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32666,301 +32666,393 @@
       </x:c>
       <x:c r="O355" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="P355" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q355" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R355" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="inlineStr">
         <x:is>
-          <x:t>239752902</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
           <x:t>08/23/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E356" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F356" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G356" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H356" t="inlineStr">
         <x:is>
-          <x:t>1.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I356" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="J356" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="K356" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L356" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="M356" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="N356" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O356" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P356" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q356" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R356" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="inlineStr">
         <x:is>
-          <x:t>16097350</x:t>
+          <x:t>239752902</x:t>
         </x:is>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>08/28/2026</x:t>
+          <x:t>08/23/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E357" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F357" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G357" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H357" t="inlineStr">
         <x:is>
-          <x:t>1.5</x:t>
+          <x:t>1.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K357" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="L357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N357" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O357" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="P357" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q357" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R357" t="inlineStr">
         <x:is>
-          <x:t>4-Would not swim but boating OK (algae)</x:t>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="inlineStr">
         <x:is>
           <x:t>16097350</x:t>
         </x:is>
       </x:c>
       <x:c r="B358" t="inlineStr">
         <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K358" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N358" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O358" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P358" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q358" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R358" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
           <x:t>09/06/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C358" t="inlineStr">
+      <x:c r="C359" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D358" t="inlineStr">
+      <x:c r="D359" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="E358" t="inlineStr">
+      <x:c r="E359" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F358" t="inlineStr">
+      <x:c r="F359" t="inlineStr">
         <x:is>
           <x:t>4.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G358" t="inlineStr">
+      <x:c r="G359" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H358" t="inlineStr">
+      <x:c r="H359" t="inlineStr">
         <x:is>
           <x:t>1.4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I358" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K358" t="inlineStr">
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K359" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="L358" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N358" t="inlineStr">
+      <x:c r="L359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N359" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O358" t="inlineStr">
+      <x:c r="O359" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="P358" t="inlineStr">
+      <x:c r="P359" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q358" t="inlineStr">
+      <x:c r="Q359" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R358" t="inlineStr">
+      <x:c r="R359" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>