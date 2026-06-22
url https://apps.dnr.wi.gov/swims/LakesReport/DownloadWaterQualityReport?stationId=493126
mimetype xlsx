--- v2 (2026-03-22)
+++ v3 (2026-06-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R730d3e7a1c674e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924a5bd35564fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3927033894064779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4361b1cdc4924a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3927033894064779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4361b1cdc4924a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -37999,28 +37999,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O413" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P413" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q413" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R413" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K414" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N414" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O414" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P414" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q414" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R414" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="415">
+      <x:c r="A415" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B415" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C415" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D415" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E415" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F415" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G415" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H415" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K415" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N415" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O415" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P415" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q415" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R415" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="416">
+      <x:c r="A416" t="inlineStr">
+        <x:is>
+          <x:t>239752902</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B416" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C416" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D416" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E416" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F416" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G416" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H416" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K416" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N416" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P416" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q416" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R416" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="417">
+      <x:c r="A417" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B417" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C417" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D417" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E417" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F417" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G417" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H417" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K417" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N417" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O417" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P417" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q417" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R417" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>