--- v3 (2026-06-22)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8924a5bd35564fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8511639b05a446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4361b1cdc4924a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29d4da8502914240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4361b1cdc4924a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29d4da8502914240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38278,117 +38278,577 @@
       </x:c>
       <x:c r="O416" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P416" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q416" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R416" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B417" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C417" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D417" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E417" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I417" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J417" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L417" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M417" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="418">
+      <x:c r="A418" t="inlineStr">
+        <x:is>
           <x:t>16097350</x:t>
         </x:is>
       </x:c>
-      <x:c r="B417" t="inlineStr">
+      <x:c r="B418" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C417" t="inlineStr">
+      <x:c r="C418" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D417" t="inlineStr">
+      <x:c r="D418" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
-      <x:c r="E417" t="inlineStr">
+      <x:c r="E418" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F417" t="inlineStr">
+      <x:c r="F418" t="inlineStr">
         <x:is>
           <x:t>9.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G417" t="inlineStr">
+      <x:c r="G418" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H417" t="inlineStr">
+      <x:c r="H418" t="inlineStr">
         <x:is>
           <x:t>2.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I417" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K417" t="inlineStr">
+      <x:c r="I418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K418" t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
-      <x:c r="L417" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N417" t="inlineStr">
+      <x:c r="L418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N418" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O417" t="inlineStr">
+      <x:c r="O418" t="inlineStr">
         <x:is>
           <x:t>42</x:t>
         </x:is>
       </x:c>
-      <x:c r="P417" t="inlineStr">
+      <x:c r="P418" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q417" t="inlineStr">
+      <x:c r="Q418" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R417" t="inlineStr">
+      <x:c r="R418" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="419">
+      <x:c r="A419" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K419" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N419" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P419" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q419" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R419" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="420">
+      <x:c r="A420" t="inlineStr">
+        <x:is>
+          <x:t>239752902</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B420" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K420" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N420" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P420" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q420" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R420" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="421">
+      <x:c r="A421" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B421" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C421" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D421" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E421" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F421" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G421" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H421" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K421" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N421" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O421" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P421" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q421" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R421" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>08/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K422" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N422" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O422" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P422" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q422" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R422" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>