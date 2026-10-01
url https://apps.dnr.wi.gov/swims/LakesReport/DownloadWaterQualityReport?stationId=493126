--- v4 (2026-08-09)
+++ v5 (2026-10-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8511639b05a446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6099bcee34c04ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29d4da8502914240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf98345485d34b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29d4da8502914240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf98345485d34b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38554,301 +38554,853 @@
       </x:c>
       <x:c r="O419" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P419" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q419" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R419" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="inlineStr">
         <x:is>
-          <x:t>239752902</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B420" t="inlineStr">
         <x:is>
           <x:t>07/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C420" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D420" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E420" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F420" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G420" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H420" t="inlineStr">
         <x:is>
-          <x:t>3.3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I420" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="J420" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="K420" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L420" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M420" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="N420" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O420" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P420" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q420" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R420" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="inlineStr">
         <x:is>
-          <x:t>16097350</x:t>
+          <x:t>239752902</x:t>
         </x:is>
       </x:c>
       <x:c r="B421" t="inlineStr">
         <x:is>
-          <x:t>08/01/2026</x:t>
+          <x:t>07/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C421" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D421" t="inlineStr">
         <x:is>
-          <x:t>01</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E421" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F421" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="G421" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H421" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>3.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K421" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="L421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N421" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O421" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="P421" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q421" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R421" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="inlineStr">
         <x:is>
           <x:t>16097350</x:t>
         </x:is>
       </x:c>
       <x:c r="B422" t="inlineStr">
         <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K422" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N422" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O422" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P422" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q422" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R422" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="423">
+      <x:c r="A423" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B423" t="inlineStr">
+        <x:is>
           <x:t>08/08/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C422" t="inlineStr">
+      <x:c r="C423" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D422" t="inlineStr">
+      <x:c r="D423" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="E422" t="inlineStr">
+      <x:c r="E423" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F422" t="inlineStr">
+      <x:c r="F423" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
-      <x:c r="G422" t="inlineStr">
+      <x:c r="G423" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H422" t="inlineStr">
+      <x:c r="H423" t="inlineStr">
         <x:is>
           <x:t>1.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I422" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K422" t="inlineStr">
+      <x:c r="I423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K423" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="L422" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N422" t="inlineStr">
+      <x:c r="L423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N423" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O422" t="inlineStr">
+      <x:c r="O423" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
-      <x:c r="P422" t="inlineStr">
+      <x:c r="P423" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q422" t="inlineStr">
+      <x:c r="Q423" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R422" t="inlineStr">
+      <x:c r="R423" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="424">
+      <x:c r="A424" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B424" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C424" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D424" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E424" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F424" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G424" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H424" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K424" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N424" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O424" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P424" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q424" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R424" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B425" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C425" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D425" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E425" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I425" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L425" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M425" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="inlineStr">
+        <x:is>
+          <x:t>239752902</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B426" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C426" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D426" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E426" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F426" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G426" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H426" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K426" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N426" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P426" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q426" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R426" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="427">
+      <x:c r="A427" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B427" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C427" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D427" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E427" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F427" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G427" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H427" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K427" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N427" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O427" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P427" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q427" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R427" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="428">
+      <x:c r="A428" t="inlineStr">
+        <x:is>
+          <x:t>16097350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B428" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C428" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D428" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E428" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F428" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G428" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H428" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K428" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N428" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O428" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P428" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q428" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R428" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>