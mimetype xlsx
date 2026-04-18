--- v2 (2026-02-28)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcd26d868be4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad43c60822b42c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R168ad8b3551946b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b669e3373594370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R168ad8b3551946b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b669e3373594370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>