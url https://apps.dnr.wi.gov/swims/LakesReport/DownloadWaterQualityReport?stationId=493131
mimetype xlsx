--- v3 (2026-04-18)
+++ v4 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad43c60822b42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3998e3f897284184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b669e3373594370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47916cc58d134bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b669e3373594370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47916cc58d134bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>