--- v4 (2026-06-24)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3998e3f897284184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544ed899beb04111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47916cc58d134bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8151e24563f64763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47916cc58d134bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8151e24563f64763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31467,28 +31467,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O342" t="inlineStr">
         <x:is>
           <x:t>3.94</x:t>
         </x:is>
       </x:c>
       <x:c r="P342" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q342" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R342" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="343">
+      <x:c r="A343" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B343" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C343" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D343" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E343" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I343" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J343" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L343" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M343" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="344">
+      <x:c r="A344" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B344" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C344" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D344" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E344" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I344" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J344" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L344" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M344" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>