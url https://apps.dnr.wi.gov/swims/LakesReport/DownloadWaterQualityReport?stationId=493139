--- v3 (2026-03-12)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b4c61626c84266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0d543406184279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1b55dcbd07644fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R599a0e3e687a4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b55dcbd07644fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R599a0e3e687a4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>