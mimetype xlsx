--- v4 (2026-04-30)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0d543406184279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d51c64d46274b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R599a0e3e687a4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73d7f77c9c854b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R599a0e3e687a4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73d7f77c9c854b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22359,28 +22359,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O243" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P243" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q243" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R243" t="inlineStr">
         <x:is>
           <x:t>5-Enjoyment substantially impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>04/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L244" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>