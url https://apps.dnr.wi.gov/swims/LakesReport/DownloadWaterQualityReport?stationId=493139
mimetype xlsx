--- v5 (2026-06-17)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d51c64d46274b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9255528011bb45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73d7f77c9c854b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfec69f9adeac4af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73d7f77c9c854b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfec69f9adeac4af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22451,28 +22451,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O244" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P244" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q244" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R244" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B245" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C245" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D245" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E245" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I245" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L245" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M245" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R245" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>