--- v4 (2026-08-19)
+++ v5 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502de3b724cc4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d6c37818794ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39a3b70ebc014115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75d8745cfb814b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39a3b70ebc014115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75d8745cfb814b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5891,28 +5891,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O64" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P64" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q64" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R64" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>144741763</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t>13.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K65" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N65" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P65" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q65" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R65" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="inlineStr">
+        <x:is>
+          <x:t>144741763</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B66" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C66" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D66" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E66" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F66" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G66" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H66" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K66" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N66" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O66" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P66" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q66" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R66" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>