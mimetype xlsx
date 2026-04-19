--- v2 (2026-02-18)
+++ v3 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153c24c6f4664729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141558eac9be4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1133d138e2e94ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1925f76c71b486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1133d138e2e94ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1925f76c71b486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>