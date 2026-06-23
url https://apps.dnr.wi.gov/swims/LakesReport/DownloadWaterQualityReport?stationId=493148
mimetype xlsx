--- v3 (2026-04-19)
+++ v4 (2026-06-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141558eac9be4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e36bdccce194463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1925f76c71b486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R229f1615b2f84486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1925f76c71b486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R229f1615b2f84486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>