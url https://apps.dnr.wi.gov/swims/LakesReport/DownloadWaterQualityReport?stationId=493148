--- v4 (2026-06-23)
+++ v5 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e36bdccce194463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d208a34016b4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R229f1615b2f84486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R270295c0dd0f4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R229f1615b2f84486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R270295c0dd0f4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14079,28 +14079,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O153" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P153" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q153" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R153" t="inlineStr">
         <x:is>
           <x:t>5-Enjoyment substantially impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="154">
+      <x:c r="A154" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B154" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C154" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D154" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E154" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I154" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L154" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M154" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K156" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N156" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P156" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q156" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R156" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>34938876</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>