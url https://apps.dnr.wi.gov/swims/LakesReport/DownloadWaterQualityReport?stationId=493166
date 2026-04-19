--- v1 (2026-02-28)
+++ v2 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3668f102d8174142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117bc33c45c842dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra3119d9336de433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13661e66f10c4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3119d9336de433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13661e66f10c4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>