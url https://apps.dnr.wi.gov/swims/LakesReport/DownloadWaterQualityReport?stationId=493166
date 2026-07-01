--- v2 (2026-04-19)
+++ v3 (2026-07-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117bc33c45c842dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf7f3be30db421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13661e66f10c4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb93756913867458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13661e66f10c4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb93756913867458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>