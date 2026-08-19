--- v3 (2026-07-01)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf7f3be30db421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86912e631484018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb93756913867458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R786b3f81f4234921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb93756913867458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R786b3f81f4234921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25671,28 +25671,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O279" t="inlineStr">
         <x:is>
           <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="P279" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q279" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R279" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L280" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M280" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" t="inlineStr">
+        <x:is>
+          <x:t>311776990</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B281" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C281" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D281" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E281" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F281" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G281" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H281" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K281" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N281" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O281" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P281" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q281" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R281" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>