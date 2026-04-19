--- v2 (2026-02-21)
+++ v3 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f7eef75d284f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8d69e3b6504848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdc54db9c4b349a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a1b478cfd3b4118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdc54db9c4b349a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a1b478cfd3b4118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>