--- v3 (2026-04-19)
+++ v4 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8d69e3b6504848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a50f802eca45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a1b478cfd3b4118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5741433a5f0b415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a1b478cfd3b4118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5741433a5f0b415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>