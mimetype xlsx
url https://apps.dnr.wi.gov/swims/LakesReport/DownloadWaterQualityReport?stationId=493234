--- v4 (2026-04-19)
+++ v5 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a50f802eca45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9711820da76431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5741433a5f0b415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc2e1db27253945c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5741433a5f0b415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2e1db27253945c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>