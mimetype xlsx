--- v5 (2026-06-24)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9711820da76431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c993d084c5d48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc2e1db27253945c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R38fd0afc61fd478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2e1db27253945c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38fd0afc61fd478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3039,28 +3039,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P33" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q33" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R33" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>146987459</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L34" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M34" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>