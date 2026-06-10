--- v2 (2026-03-31)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204f143857b644d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4d95ca4b4a47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82fb07ba207b401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb41129207e245b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82fb07ba207b401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb41129207e245b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5247,28 +5247,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R57" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>04/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K58" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K59" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>