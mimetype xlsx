--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4d95ca4b4a47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a579afa4764bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb41129207e245b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra67cfe72220145bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb41129207e245b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra67cfe72220145bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5431,28 +5431,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K60" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>