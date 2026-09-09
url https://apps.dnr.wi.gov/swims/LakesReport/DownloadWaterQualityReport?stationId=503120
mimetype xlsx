--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a579afa4764bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3661031eff4627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra67cfe72220145bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c6f403dd8594f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra67cfe72220145bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c6f403dd8594f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5523,28 +5523,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O60" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P60" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q60" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R60" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t>17.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K61" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>