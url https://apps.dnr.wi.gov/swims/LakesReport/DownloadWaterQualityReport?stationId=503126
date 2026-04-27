--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d73a116a9b49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa834a0d0b641c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e58684cfa964ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a780b3425b54c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e58684cfa964ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a780b3425b54c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>