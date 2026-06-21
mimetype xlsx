--- v3 (2026-04-27)
+++ v4 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa834a0d0b641c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03420de0237f4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a780b3425b54c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R497cf3275f334522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a780b3425b54c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R497cf3275f334522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18955,28 +18955,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O206" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P206" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q206" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R206" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="207">
+      <x:c r="A207" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B207" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C207" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D207" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E207" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L207" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R207" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="208">
+      <x:c r="A208" t="inlineStr">
+        <x:is>
+          <x:t>29624814</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B208" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C208" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D208" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E208" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G208" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N208" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O208" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P208" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q208" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R208" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>