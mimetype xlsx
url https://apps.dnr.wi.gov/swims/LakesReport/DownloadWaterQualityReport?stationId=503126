--- v4 (2026-06-21)
+++ v5 (2026-08-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03420de0237f4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876692cc33f6410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R497cf3275f334522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f2b6a34add54e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R497cf3275f334522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f2b6a34add54e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19139,28 +19139,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P208" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q208" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R208" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L209" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M209" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>