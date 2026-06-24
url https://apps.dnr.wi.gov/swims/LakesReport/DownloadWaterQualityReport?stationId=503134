--- v2 (2026-03-31)
+++ v3 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c8823c97474fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d21a8585e84ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6802fa01a8034bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa8e1e70d5c24f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6802fa01a8034bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa8e1e70d5c24f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15827,28 +15827,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="173">
+      <x:c r="A173" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B173" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C173" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D173" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E173" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F173" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G173" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H173" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K173" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>