--- v3 (2026-06-24)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d21a8585e84ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb357c159dec48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa8e1e70d5c24f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd56e97a6edb4424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa8e1e70d5c24f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd56e97a6edb4424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15919,28 +15919,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K174" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L175" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M175" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K176" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>