--- v4 (2026-03-31)
+++ v5 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad58080a8294c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf708bf455a8841e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R667e595f4c514531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e7eecca0d624fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R667e595f4c514531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e7eecca0d624fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17023,28 +17023,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>374522884</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>04/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L186" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K188" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>