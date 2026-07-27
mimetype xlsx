--- v5 (2026-06-11)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf708bf455a8841e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95e89ed46e84d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e7eecca0d624fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4234fb835f894da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e7eecca0d624fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4234fb835f894da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17299,28 +17299,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>356092862</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>