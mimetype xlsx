--- v3 (2026-03-31)
+++ v4 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7789d983999d487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb019f2a97ee44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re3438fff1e0547f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f140c82c4d74bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re3438fff1e0547f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f140c82c4d74bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12791,28 +12791,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O139" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P139" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q139" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R139" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="140">
+      <x:c r="A140" t="inlineStr">
+        <x:is>
+          <x:t>374522884</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B140" t="inlineStr">
+        <x:is>
+          <x:t>04/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C140" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D140" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E140" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F140" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G140" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H140" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K140" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L140" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N140" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P140" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>