--- v4 (2026-06-10)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb019f2a97ee44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c0598e123948ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f140c82c4d74bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R627e42bd52dc49bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f140c82c4d74bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R627e42bd52dc49bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>