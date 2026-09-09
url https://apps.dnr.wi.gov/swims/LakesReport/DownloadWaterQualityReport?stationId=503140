--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c0598e123948ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7af0478dfb45c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R627e42bd52dc49bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R480b9300ae4a421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R627e42bd52dc49bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R480b9300ae4a421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12883,28 +12883,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O140" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P140" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q140" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R140" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="141">
+      <x:c r="A141" t="inlineStr">
+        <x:is>
+          <x:t>10589237</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B141" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C141" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D141" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E141" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I141" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L141" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M141" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>