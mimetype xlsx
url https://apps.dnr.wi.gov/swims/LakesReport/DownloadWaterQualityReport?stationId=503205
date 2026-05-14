--- v3 (2026-03-23)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d3a737e8c74790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7440ca84c29b4077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6287e135202e48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4afd8e5894354d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6287e135202e48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4afd8e5894354d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8099,28 +8099,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O88" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P88" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q88" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R88" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>