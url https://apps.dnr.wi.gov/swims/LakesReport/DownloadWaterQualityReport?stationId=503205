--- v4 (2026-05-14)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7440ca84c29b4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38968b4cd93f4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4afd8e5894354d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re112e182851c4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4afd8e5894354d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re112e182851c4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8191,28 +8191,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R89" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="90">
+      <x:c r="A90" t="inlineStr">
+        <x:is>
+          <x:t>199033091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B90" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C90" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D90" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E90" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F90" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H90" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K90" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O90" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P90" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q90" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R90" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>