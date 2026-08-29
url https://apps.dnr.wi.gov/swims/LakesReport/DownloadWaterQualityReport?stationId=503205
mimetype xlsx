--- v5 (2026-07-13)
+++ v6 (2026-08-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38968b4cd93f4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648124cbb5c24fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re112e182851c4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2224d63e23d4c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re112e182851c4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2224d63e23d4c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8283,28 +8283,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O90" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P90" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q90" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R90" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="91">
+      <x:c r="A91" t="inlineStr">
+        <x:is>
+          <x:t>199033091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B91" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C91" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D91" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E91" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F91" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G91" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H91" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K91" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N91" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O91" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P91" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q91" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R91" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>