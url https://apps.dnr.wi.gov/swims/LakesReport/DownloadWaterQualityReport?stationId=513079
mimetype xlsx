--- v1 (2026-01-13)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39c451850fa4f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a6712121c04ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R742bf33cb26f4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34f2bd99df1a43da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R742bf33cb26f4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34f2bd99df1a43da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>