--- v2 (2026-04-06)
+++ v3 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a6712121c04ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc700dac9874173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34f2bd99df1a43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R550b03f7ad4847b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34f2bd99df1a43da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R550b03f7ad4847b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28523,28 +28523,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O310" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P310" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q310" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R310" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>356741815</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K311" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N311" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P311" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q311" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R311" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>