--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc700dac9874173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55e6718cf20498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R550b03f7ad4847b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2361a67a2c9b49c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R550b03f7ad4847b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2361a67a2c9b49c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>