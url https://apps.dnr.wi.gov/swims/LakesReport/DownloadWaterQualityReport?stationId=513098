--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1e17b1668d4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd07914589b4ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbd732b6a773944c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ec9f0a41b674e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd732b6a773944c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ec9f0a41b674e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>