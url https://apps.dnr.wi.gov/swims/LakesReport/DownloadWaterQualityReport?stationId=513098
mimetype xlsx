--- v1 (2026-04-06)
+++ v2 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd07914589b4ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6200dc01354b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ec9f0a41b674e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc9c4ceb43c9476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ec9f0a41b674e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc9c4ceb43c9476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32111,28 +32111,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O349" t="inlineStr">
         <x:is>
           <x:t>0.29</x:t>
         </x:is>
       </x:c>
       <x:c r="P349" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q349" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R349" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="350">
+      <x:c r="A350" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B350" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C350" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D350" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E350" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L350" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="351">
+      <x:c r="A351" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B351" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C351" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D351" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E351" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F351" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G351" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H351" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K351" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N351" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P351" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q351" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R351" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="352">
+      <x:c r="A352" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B352" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C352" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D352" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E352" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F352" t="inlineStr">
+        <x:is>
+          <x:t>14.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G352" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H352" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K352" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N352" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O352" t="inlineStr">
+        <x:is>
+          <x:t>0.667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P352" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q352" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R352" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="353">
+      <x:c r="A353" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B353" t="inlineStr">
+        <x:is>
+          <x:t>05/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C353" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D353" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E353" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F353" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G353" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H353" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K353" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N353" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O353" t="inlineStr">
+        <x:is>
+          <x:t>0.667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P353" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q353" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R353" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="354">
+      <x:c r="A354" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B354" t="inlineStr">
+        <x:is>
+          <x:t>05/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C354" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D354" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E354" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G354" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N354" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P354" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q354" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R354" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>