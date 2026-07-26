--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6200dc01354b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739fba6081904290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcc9c4ceb43c9476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re29edc119af84aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc9c4ceb43c9476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re29edc119af84aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32571,28 +32571,856 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P354" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q354" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R354" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="355">
+      <x:c r="A355" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B355" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C355" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D355" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E355" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F355" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G355" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H355" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K355" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N355" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O355" t="inlineStr">
+        <x:is>
+          <x:t>0.583</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P355" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q355" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R355" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="356">
+      <x:c r="A356" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B356" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C356" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D356" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E356" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F356" t="inlineStr">
+        <x:is>
+          <x:t>15.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G356" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H356" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K356" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N356" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O356" t="inlineStr">
+        <x:is>
+          <x:t>0.479</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P356" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q356" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R356" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B357" t="inlineStr">
+        <x:is>
+          <x:t>06/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C357" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D357" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E357" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F357" t="inlineStr">
+        <x:is>
+          <x:t>13.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G357" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H357" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K357" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N357" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O357" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P357" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q357" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R357" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t>9.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K358" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N358" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O358" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P358" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q358" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R358" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L359" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M359" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t>12.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t>3.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K360" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N360" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O360" t="inlineStr">
+        <x:is>
+          <x:t>0.479</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P360" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q360" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R360" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K361" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N361" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O361" t="inlineStr">
+        <x:is>
+          <x:t>0.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P361" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q361" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R361" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t>13.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K362" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N362" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O362" t="inlineStr">
+        <x:is>
+          <x:t>0.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P362" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q362" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R362" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K363" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N363" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P363" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q363" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R363" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>