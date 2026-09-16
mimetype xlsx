--- v3 (2026-07-26)
+++ v4 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739fba6081904290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506d4067bc1d4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re29edc119af84aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f8314d89a744eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re29edc119af84aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f8314d89a744eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33399,28 +33399,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O363" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P363" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q363" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R363" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L364" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M364" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t>12.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t>3.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K365" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N365" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O365" t="inlineStr">
+        <x:is>
+          <x:t>3 inches</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P365" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q365" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R365" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>08/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K366" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N366" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O366" t="inlineStr">
+        <x:is>
+          <x:t>1.5 inches</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P366" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q366" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R366" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B367" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C367" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D367" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E367" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F367" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G367" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H367" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K367" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N367" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O367" t="inlineStr">
+        <x:is>
+          <x:t>1.0 inch</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P367" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q367" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R367" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="368">
+      <x:c r="A368" t="inlineStr">
+        <x:is>
+          <x:t>238419166</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B368" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C368" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D368" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E368" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F368" t="inlineStr">
+        <x:is>
+          <x:t>11.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G368" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H368" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K368" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N368" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O368" t="inlineStr">
+        <x:is>
+          <x:t>-0.5 inches</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P368" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q368" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R368" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>