--- v1 (2026-02-10)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a828b662fd0486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra195e877a7774e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0c3c907d61a401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R23cd12f23d4e45f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0c3c907d61a401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23cd12f23d4e45f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>