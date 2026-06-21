--- v2 (2026-04-30)
+++ v3 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra195e877a7774e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fb0ac55dab4e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R23cd12f23d4e45f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb16e1a4124454ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23cd12f23d4e45f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb16e1a4124454ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23647,28 +23647,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O257" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P257" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q257" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R257" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L258" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L259" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M259" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>