--- v3 (2026-06-21)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fb0ac55dab4e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee8c82694cf4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb16e1a4124454ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R52097dac451145d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb16e1a4124454ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52097dac451145d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>