--- v4 (2026-08-09)
+++ v5 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee8c82694cf4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e821458fe44d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R52097dac451145d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70222f24fcd74302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52097dac451145d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70222f24fcd74302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23742,117 +23742,761 @@
       </x:c>
       <x:c r="O258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="inlineStr">
         <x:is>
+          <x:t>212815064</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K259" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L259" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M259" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N259" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P259" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q259" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R259" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>212815064</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N260" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P260" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q260" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R260" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="261">
+      <x:c r="A261" t="inlineStr">
+        <x:is>
+          <x:t>357677679</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B261" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C261" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D261" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E261" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F261" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G261" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H261" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K261" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N261" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O261" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P261" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q261" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R261" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="262">
+      <x:c r="A262" t="inlineStr">
+        <x:is>
+          <x:t>212815064</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B262" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C262" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D262" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E262" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F262" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G262" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H262" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B259" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="D259" t="inlineStr">
+      <x:c r="I262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K262" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N262" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O262" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P262" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q262" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R262" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="263">
+      <x:c r="A263" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B263" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C263" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="E259" t="inlineStr">
+      <x:c r="D263" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E263" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F259" t="inlineStr">
-[...61 lines deleted...]
-          <x:t/>
+      <x:c r="F263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I263" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L263" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M263" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R263" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="264">
+      <x:c r="A264" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B264" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C264" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D264" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E264" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I264" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L264" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M264" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R264" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="265">
+      <x:c r="A265" t="inlineStr">
+        <x:is>
+          <x:t>212815064</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B265" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C265" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D265" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E265" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F265" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G265" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H265" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K265" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N265" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O265" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P265" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q265" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R265" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="266">
+      <x:c r="A266" t="inlineStr">
+        <x:is>
+          <x:t>212815064</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B266" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C266" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D266" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E266" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F266" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G266" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H266" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K266" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N266" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O266" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P266" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q266" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R266" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>