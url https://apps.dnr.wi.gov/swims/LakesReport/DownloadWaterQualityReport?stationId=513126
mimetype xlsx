--- v8 (2026-09-16)
+++ v9 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbfeed887a946d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589b2c45099545b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re30e99c34ff94a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbc115ee6ca24b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re30e99c34ff94a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbc115ee6ca24b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27879,28 +27879,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L304" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M304" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>