--- v9 (2026-11-02)
+++ v10 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589b2c45099545b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b3b3dd53f344e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdbc115ee6ca24b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe29803e12024d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbc115ee6ca24b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe29803e12024d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>