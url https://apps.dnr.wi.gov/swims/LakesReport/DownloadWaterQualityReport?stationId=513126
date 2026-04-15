--- v4 (2026-02-28)
+++ v5 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946dd692581e4395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radab4833650e4736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rba589a21e5de4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f8756eb2d2d4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba589a21e5de4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f8756eb2d2d4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>