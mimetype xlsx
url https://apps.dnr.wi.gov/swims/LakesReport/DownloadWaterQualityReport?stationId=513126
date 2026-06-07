--- v5 (2026-04-15)
+++ v6 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radab4833650e4736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74213080d0e741e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f8756eb2d2d4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf9a81141e2b4742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f8756eb2d2d4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf9a81141e2b4742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27603,28 +27603,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O300" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P300" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q300" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R300" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B301" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C301" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D301" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E301" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L301" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>