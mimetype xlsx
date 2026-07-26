--- v6 (2026-06-07)
+++ v7 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74213080d0e741e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7154f160bc924870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf9a81141e2b4742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6fb7d31dfe24923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf9a81141e2b4742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6fb7d31dfe24923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27695,28 +27695,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="302">
+      <x:c r="A302" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B302" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C302" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D302" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E302" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I302" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L302" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M302" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>