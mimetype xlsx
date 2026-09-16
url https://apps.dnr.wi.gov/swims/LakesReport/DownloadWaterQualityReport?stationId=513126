--- v7 (2026-07-26)
+++ v8 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7154f160bc924870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbfeed887a946d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb6fb7d31dfe24923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re30e99c34ff94a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6fb7d31dfe24923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re30e99c34ff94a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27787,28 +27787,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L303" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M303" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>