--- v2 (2026-02-04)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fdd1bec9c24600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4ddd9e536c4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8de7283efe274eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31918fe5b922411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8de7283efe274eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31918fe5b922411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>