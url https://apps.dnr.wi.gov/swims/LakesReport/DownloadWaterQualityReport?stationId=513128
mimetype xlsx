--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4ddd9e536c4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4dc578e46640b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31918fe5b922411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcdf8265e8d2e467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31918fe5b922411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdf8265e8d2e467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17115,28 +17115,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P186" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q186" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R186" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>57078572</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K188" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N188" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P188" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q188" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R188" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>