--- v4 (2026-05-27)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4dc578e46640b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b0d3ce599f4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcdf8265e8d2e467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4a5775efc3c4184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdf8265e8d2e467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4a5775efc3c4184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17299,28 +17299,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="inlineStr">
+        <x:is>
+          <x:t>57078572</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B190" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C190" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K190" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N190" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P190" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q190" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R190" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>57078572</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>