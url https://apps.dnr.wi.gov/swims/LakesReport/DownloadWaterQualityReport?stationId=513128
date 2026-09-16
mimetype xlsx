--- v5 (2026-07-26)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b0d3ce599f4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6ae97476224694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4a5775efc3c4184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7c92de3074b410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4a5775efc3c4184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7c92de3074b410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17486,117 +17486,393 @@
       </x:c>
       <x:c r="O190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P190" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q190" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R190" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
           <x:t>57078572</x:t>
         </x:is>
       </x:c>
-      <x:c r="B191" t="inlineStr">
+      <x:c r="B192" t="inlineStr">
         <x:is>
           <x:t>07/19/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C191" t="inlineStr">
+      <x:c r="C192" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D191" t="inlineStr">
+      <x:c r="D192" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="E191" t="inlineStr">
+      <x:c r="E192" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F191" t="inlineStr">
+      <x:c r="F192" t="inlineStr">
         <x:is>
           <x:t>2.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="G191" t="inlineStr">
+      <x:c r="G192" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H191" t="inlineStr">
+      <x:c r="H192" t="inlineStr">
         <x:is>
           <x:t>0.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I191" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K191" t="inlineStr">
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
         <x:is>
           <x:t>62</x:t>
         </x:is>
       </x:c>
-      <x:c r="L191" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N191" t="inlineStr">
+      <x:c r="L192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N192" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O191" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P191" t="inlineStr">
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q191" t="inlineStr">
+      <x:c r="Q192" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R191" t="inlineStr">
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>57078572</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>