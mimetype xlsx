--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386b4d42b1ea4d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391e20c2f9434920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R392692bdee4e4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03b5743f97f04d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R392692bdee4e4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03b5743f97f04d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>