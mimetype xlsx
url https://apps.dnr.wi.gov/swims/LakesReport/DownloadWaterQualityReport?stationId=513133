--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391e20c2f9434920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2003235211a5488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03b5743f97f04d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73a08df177df46de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03b5743f97f04d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73a08df177df46de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25119,28 +25119,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="274">
+      <x:c r="A274" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B274" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C274" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D274" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E274" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L274" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>