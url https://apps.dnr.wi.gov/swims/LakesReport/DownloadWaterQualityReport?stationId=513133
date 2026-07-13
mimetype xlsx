--- v3 (2026-05-27)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2003235211a5488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1cf4e4c48e84b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73a08df177df46de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b541ee02a794eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73a08df177df46de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b541ee02a794eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25211,28 +25211,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R274" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="275">
+      <x:c r="A275" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B275" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L275" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M275" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>