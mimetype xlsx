--- v4 (2026-07-26)
+++ v5 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53775c2ada9146aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb9c089b9114fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R865adcff16d64c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82fa6baaaf3443cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R865adcff16d64c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82fa6baaaf3443cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2395,28 +2395,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O26" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P26" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q26" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R26" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>223749224</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C27" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D27" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E27" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F27" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G27" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H27" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K27" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N27" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P27" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q27" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R27" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>