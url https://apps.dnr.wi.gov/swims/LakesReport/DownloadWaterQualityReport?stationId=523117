--- v0 (2026-02-18)
+++ v1 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe642eb15a4746d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621feeb9ced849f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R531e5ec838c143f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc329b1f42fe749b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R531e5ec838c143f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc329b1f42fe749b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>