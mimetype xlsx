--- v1 (2026-04-15)
+++ v2 (2026-06-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R621feeb9ced849f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f9fcbe85bf4fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc329b1f42fe749b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc347786a17a9423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc329b1f42fe749b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc347786a17a9423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>