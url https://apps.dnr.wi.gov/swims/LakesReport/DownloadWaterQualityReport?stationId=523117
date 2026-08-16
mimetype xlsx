--- v2 (2026-06-23)
+++ v3 (2026-08-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f9fcbe85bf4fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a6c98b581147cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc347786a17a9423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7688c2cc511f4ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc347786a17a9423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7688c2cc511f4ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20335,28 +20335,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O221" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P221" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q221" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R221" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L222" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M222" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>