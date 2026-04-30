--- v2 (2026-03-13)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeead2dc1804b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472f1a2a21714b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13549d3365654e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a3abf8679e34cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13549d3365654e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a3abf8679e34cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>