--- v3 (2026-04-30)
+++ v4 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472f1a2a21714b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd09aaea8e4f468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a3abf8679e34cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4915104791f24d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a3abf8679e34cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4915104791f24d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19415,28 +19415,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O211" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P211" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q211" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R211" t="inlineStr">
         <x:is>
           <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>358754688</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L212" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>