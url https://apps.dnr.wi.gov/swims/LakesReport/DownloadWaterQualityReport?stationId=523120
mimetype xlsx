--- v4 (2026-06-24)
+++ v5 (2026-08-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd09aaea8e4f468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbfc94f65e2c400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4915104791f24d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0aa01f4853c7425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4915104791f24d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0aa01f4853c7425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>