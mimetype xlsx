--- v2 (2026-03-13)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7147afcc3c54587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad717694c6fa48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc48a77de79c249ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R74aa6fe5d9bb4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc48a77de79c249ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74aa6fe5d9bb4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>