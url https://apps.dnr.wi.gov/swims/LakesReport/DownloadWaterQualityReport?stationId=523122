--- v3 (2026-05-19)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad717694c6fa48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7330ac16974353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R74aa6fe5d9bb4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec7ba0cd373e4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74aa6fe5d9bb4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec7ba0cd373e4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -40023,28 +40023,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O435" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P435" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q435" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R435" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="436">
+      <x:c r="A436" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B436" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C436" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D436" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E436" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I436" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L436" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M436" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>