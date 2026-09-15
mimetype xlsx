--- v4 (2026-07-21)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda7330ac16974353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85abac5a05e4ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec7ba0cd373e4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R735e72d1c5644f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec7ba0cd373e4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R735e72d1c5644f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -40115,28 +40115,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L437" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M437" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>